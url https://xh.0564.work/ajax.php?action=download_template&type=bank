--- v0 (2026-02-13)
+++ v1 (2026-04-19)
@@ -3,76 +3,76 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="28800" windowHeight="12255"/>
+    <workbookView windowWidth="28800" windowHeight="12525"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="39">
   <si>
     <t>银行</t>
   </si>
   <si>
     <t>户名</t>
   </si>
   <si>
     <t>对方户名</t>
   </si>
   <si>
     <t>对方银行</t>
   </si>
   <si>
     <t>币种</t>
   </si>
   <si>
     <t>借方金额(支出)</t>
   </si>
   <si>
     <t>贷方金额(收入)</t>
   </si>
   <si>
     <t>摘要</t>
   </si>
   <si>
@@ -84,87 +84,96 @@
   <si>
     <t xml:space="preserve">中国银行霍邱支行营业部	</t>
   </si>
   <si>
     <t xml:space="preserve">安徽喜华环保科技有限公司	</t>
   </si>
   <si>
     <t>安徽科乐新材料有限公司</t>
   </si>
   <si>
     <t xml:space="preserve">徽商银行股份有限公司宿州埇桥支行	</t>
   </si>
   <si>
     <t xml:space="preserve">CNY	</t>
   </si>
   <si>
     <t xml:space="preserve">	托盘	</t>
   </si>
   <si>
     <t xml:space="preserve">20260106	</t>
   </si>
   <si>
     <t xml:space="preserve">20260106	 10:40:22	</t>
   </si>
   <si>
+    <t xml:space="preserve">20260107	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20260106	 10:40:23	</t>
+  </si>
+  <si>
     <t>六安市同盛新材料有限公司</t>
   </si>
   <si>
     <t xml:space="preserve">招商银行股份有限公司广州体育东路支行	</t>
   </si>
   <si>
     <t xml:space="preserve">	ZD退保证金0692-2520Z216801201	</t>
   </si>
   <si>
-    <t xml:space="preserve">20260107	</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">20260107	 16:30:35	</t>
   </si>
   <si>
     <t xml:space="preserve">兴业银行股份有限公司合肥新站支行	</t>
   </si>
   <si>
     <t>安徽喜华环保科技有限公司</t>
   </si>
   <si>
     <t>上海奕捷供应链管理有限公司</t>
   </si>
   <si>
     <t>工行安庆潜山皖城支行</t>
   </si>
   <si>
     <t>人民币</t>
   </si>
   <si>
     <t>汇款汇入</t>
   </si>
   <si>
     <t>2026-01-19</t>
   </si>
   <si>
     <t>2026-01-19 10:45:27</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>2026-01-19 10:45:28</t>
   </si>
   <si>
     <t>安徽嘉元再生资源开发利用有限公司</t>
   </si>
   <si>
     <t>中国银行股份有限公司霍邱支行</t>
   </si>
   <si>
     <t>网上汇款</t>
   </si>
   <si>
     <t>2026-01-19 09:47:53</t>
   </si>
   <si>
     <t>广东力美新材料有限公司</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
@@ -1118,57 +1127,57 @@
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:J6"/>
+  <dimension ref="A1:J8"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:J1"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" outlineLevelRow="5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" outlineLevelRow="7"/>
   <cols>
     <col min="1" max="1" width="28.825" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.1666666666667" style="1" customWidth="1"/>
     <col min="3" max="3" width="27.6416666666667" style="1" customWidth="1"/>
     <col min="4" max="4" width="31.1666666666667" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.66666666666667" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.9416666666667" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.7916666666667" style="1" customWidth="1"/>
     <col min="8" max="8" width="27.3416666666667" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5416666666667" style="1" customWidth="1"/>
     <col min="10" max="10" width="19" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
@@ -1201,168 +1210,228 @@
         <v>11</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="3">
         <v>1007.5</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" ht="14.25" spans="1:10">
+    <row r="3" spans="1:10">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="3">
-        <v>800.4</v>
+        <v>100</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="3" t="s">
+      <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="J3" s="3" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E4" s="3" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>934.5</v>
+        <v>800.4</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="F5" s="3">
+        <v>800</v>
+      </c>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="I5" s="3" t="s">
         <v>30</v>
       </c>
+      <c r="J5" s="3" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="5" ht="14.25" spans="1:10">
-[...3 lines deleted...]
-      <c r="B5" s="3" t="s">
+    <row r="6" spans="1:10">
+      <c r="A6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="3" t="s">
+      <c r="B6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="3">
+        <v>200</v>
+      </c>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="3" t="s">
-[...3 lines deleted...]
-      <c r="G5" s="3">
+      <c r="J6" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3">
         <v>2000</v>
       </c>
-      <c r="H5" s="3" t="s">
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="H7" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>37</v>
       </c>
     </row>
-    <row r="6" ht="14.25" spans="1:10">
-[...3 lines deleted...]
-      <c r="B6" s="3" t="s">
+    <row r="8" spans="1:10">
+      <c r="A8" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="B8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="D6" s="3" t="s">
-[...6 lines deleted...]
-      <c r="G6" s="3">
+      <c r="E8" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3">
         <v>2000</v>
       </c>
-      <c r="H6" s="3" t="s">
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="H8" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter/>
 </worksheet>
 </file>
@@ -1396,35 +1465,35 @@
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.24657</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.25225</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>79494CCE41654F1A80CA83EABC1F2289_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
     <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>